--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -1,724 +1,682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="100"/>
-[...14 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="LegalTitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Публичная оферта на оказание услуг по разработке лендинга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalSubtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Типовые условия фиксированного пакета. Действует с 07 августа 2026 г..</w:t>
+        <w:t xml:space="preserve">Типовые условия фиксированного пакета. Действует с 07 августа 2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalMeta"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Редакция: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">20260807</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Действует с: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">7 августа 2026 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="180"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настоящий документ является публичной офертой в смысле статей 435 и 437 Гражданского кодекса Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Оферта адресована физическим лицам, индивидуальным предпринимателям и организациям, которые заказывают услугу через сайт Исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные термины</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="9360"/>
-        <w:tblInd w:type="dxa" w:w="120"/>
+        <w:tblW w:type="dxa" w:w="9072"/>
+        <w:tblInd w:type="dxa" w:w="450"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="D0D5DD" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="D0D5DD" w:sz="4"/>
+          <w:top w:val="single" w:color="000000" w:sz="4"/>
+          <w:left w:val="single" w:color="000000" w:sz="4"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4"/>
+          <w:right w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="6660"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="5952"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Оферта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Настоящие условия оказания услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Заказ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сведения об услуге, Заказчике, цене, сроке и платеже, показанные на странице оплаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Акцепт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Полное принятие Оферты путем отдельного подтверждения условий и оплаты аванса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Результат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Одностраничный сайт и связанные с ним материалы в согласованном объеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Исполнитель и Заказчик</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="9360"/>
-        <w:tblInd w:type="dxa" w:w="120"/>
+        <w:tblW w:type="dxa" w:w="9072"/>
+        <w:tblInd w:type="dxa" w:w="450"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="D0D5DD" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="D0D5DD" w:sz="4"/>
+          <w:top w:val="single" w:color="000000" w:sz="4"/>
+          <w:left w:val="single" w:color="000000" w:sz="4"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4"/>
+          <w:right w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="6660"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="5952"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Коковихин Андрей Игоревич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Статус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">самозанятый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">782001540147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">196608, г. Санкт-Петербург, г. Пушкин, ул. Оранжерейная, д 64, кв 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Email для обращений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">legal@andrey-digital.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сайт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">andrey-digital.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Заказчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Лицо, которое указало данные в форме, подтвердило условия и оплатило аванс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalHeading"/>
       </w:pPr>
@@ -730,60 +688,53 @@
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Исполнитель обязуется разработать одностраничный сайт по согласованному заданию, а Заказчик обязуется предоставить материалы, принять результат и оплатить работу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Страница оплаты с выбранной услугой и данными Заказчика выполняет функцию формы заказа. Отдельное бумажное приложение не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для нестандартного проекта состав, цена и сроки указываются в персональной карточке заказа до оплаты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40" w:before="120"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="LegalGroupLabel"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Входит в стоимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Одна страница до 6 смысловых блоков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Адаптивный дизайн для телефона, планшета и компьютера</w:t>
@@ -817,60 +768,53 @@
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Базовые метаданные страницы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Публикация на согласованном домене и передача исходных файлов после полной оплаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40" w:before="120"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="LegalGroupLabel"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Не входит в стоимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Домен и платный хостинг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тексты с нуля, подбор или покупка изображений</w:t>
@@ -932,202 +876,199 @@
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Заказчик указывает свой статус, имя или наименование, email и, когда это требуется, ИНН, отдельно подтверждает Оферту и направляет форму. Согласие на обработку персональных данных оформляется самостоятельной отметкой и не является частью акцепта Оферты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Договор считается заключенным после подтверждения оплаты аванса 2 250 ₽ платежным оператором. Данные заказа и действовавшие условия сохраняются для подтверждения договоренностей сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Цена и порядок оплаты</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="9360"/>
-        <w:tblInd w:type="dxa" w:w="120"/>
+        <w:tblW w:type="dxa" w:w="9072"/>
+        <w:tblInd w:type="dxa" w:w="450"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="D0D5DD" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="D0D5DD" w:sz="4"/>
+          <w:top w:val="single" w:color="000000" w:sz="4"/>
+          <w:left w:val="single" w:color="000000" w:sz="4"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4"/>
+          <w:right w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="6660"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="5952"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Типовая стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4 500 ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аванс 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 250 ₽</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2700"/>
-            <w:shd w:fill="F2F4F7" w:color="auto" w:val="clear"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1F2937"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Остаток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6660"/>
-[...8 lines deleted...]
-                <w:color w:val="1F2937"/>
+            <w:tcW w:type="dxa" w:w="5952"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2 250 ₽ в течение 3 календарных дней после приёмки или истечения срока приёмки, до финальной публикации и передачи исходных файлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
@@ -1482,54 +1423,53 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Недействительность отдельного положения не влечет недействительность остальных условий Оферты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Новая редакция Оферты применяется только к заказам, оформленным после ее публикации, и не изменяет ранее заключенные договоры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="LegalBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Актуальная форма заказа: https://andrey-digital.ru/pay.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
@@ -1543,128 +1483,109 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
       <w:spacing w:after="0" w:before="0"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="667085"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="404040"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Страница </w:t>
+      <w:t xml:space="preserve">Публичная оферта на оказание услуг по разработке лендинга</w:t>
+      <w:t xml:space="preserve"> | редакция </w:t>
+      <w:t xml:space="preserve">20260807</w:t>
+      <w:t xml:space="preserve"> | страница </w:t>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1715,100 +1636,100 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="1F2937"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -1946,184 +1867,203 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalTitle">
     <w:name w:val="Legal title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalSubtitle"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="120" w:before="0" w:line="300" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0B2545"/>
-[...1 lines deleted...]
-      <w:szCs w:val="44"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalSubtitle">
     <w:name w:val="Legal subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalMeta"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalMeta">
     <w:name w:val="Legal metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalMeta"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="30" w:line="220" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="667085"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalHeading">
     <w:name w:val="Legal heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalBody"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="100" w:before="220" w:line="300" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="240" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="2E5D7B"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="LegalGroupLabel">
+    <w:name w:val="Legal group label"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="LegalBullet"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="60" w:before="160" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalBody">
     <w:name w:val="Legal body"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalBody"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="1F2937"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalBullet">
     <w:name w:val="Legal bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="LegalBullet"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="280" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:color w:val="1F2937"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalSnapshotNote">
     <w:name w:val="Legal snapshot note"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="80" w:before="300" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:before="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="LegalHash">
     <w:name w:val="Legal hash"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
-      <w:color w:val="667085"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      <w:color w:val="404040"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-</file>
-[...1 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Публичная оферта на оказание услуг по разработке лендинга</dc:title>
   <dc:subject>Типовые условия фиксированного пакета. Действует с 07 августа 2026 г..</dc:subject>
   <dc:creator>ANDREY digital</dc:creator>
   <dc:description>Юридический документ ANDREY digital</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>